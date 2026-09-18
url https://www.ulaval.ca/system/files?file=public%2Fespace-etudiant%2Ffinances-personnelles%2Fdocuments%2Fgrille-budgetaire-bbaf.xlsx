--- v0 (2026-05-15)
+++ v1 (2026-09-18)
@@ -4,112 +4,185 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ulavaldti-my.sharepoint.com/personal/ambol11_ulaval_ca/Documents/Bureau/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="15" documentId="8_{C656577B-A198-460F-AB95-339653E59D40}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7AE227AC-5833-4EDC-B078-7AB6C90BCFC7}"/>
+  <xr:revisionPtr revIDLastSave="40" documentId="8_{CBF14FED-8499-4824-951F-271A5A8615F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F37AC479-9FB0-44AA-AF7E-442ED14A627F}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Grille budgétaire" sheetId="2" r:id="rId1"/>
-    <sheet name="Budget grid" sheetId="3" r:id="rId2"/>
+    <sheet name="Budget template" sheetId="4" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E8" i="2" l="1"/>
+  <c r="F51" i="4" l="1"/>
+  <c r="E51" i="4"/>
+  <c r="F50" i="4"/>
+  <c r="E50" i="4"/>
+  <c r="F49" i="4"/>
+  <c r="E49" i="4"/>
+  <c r="F48" i="4"/>
+  <c r="E48" i="4"/>
+  <c r="F47" i="4"/>
+  <c r="E47" i="4"/>
+  <c r="F46" i="4"/>
+  <c r="E46" i="4"/>
+  <c r="F45" i="4"/>
+  <c r="E45" i="4"/>
+  <c r="F44" i="4"/>
+  <c r="E44" i="4"/>
+  <c r="F43" i="4"/>
+  <c r="E43" i="4"/>
+  <c r="F42" i="4"/>
+  <c r="E42" i="4"/>
+  <c r="F41" i="4"/>
+  <c r="E41" i="4"/>
+  <c r="F40" i="4"/>
+  <c r="E40" i="4"/>
+  <c r="F39" i="4"/>
+  <c r="E39" i="4"/>
+  <c r="F38" i="4"/>
+  <c r="E38" i="4"/>
+  <c r="F37" i="4"/>
+  <c r="E37" i="4"/>
+  <c r="F36" i="4"/>
+  <c r="E36" i="4"/>
+  <c r="F35" i="4"/>
+  <c r="E35" i="4"/>
+  <c r="F34" i="4"/>
+  <c r="E34" i="4"/>
+  <c r="F33" i="4"/>
+  <c r="E33" i="4"/>
+  <c r="F32" i="4"/>
+  <c r="E32" i="4"/>
+  <c r="F31" i="4"/>
+  <c r="E31" i="4"/>
+  <c r="F30" i="4"/>
+  <c r="E30" i="4"/>
+  <c r="F29" i="4"/>
+  <c r="E29" i="4"/>
+  <c r="F28" i="4"/>
+  <c r="E28" i="4"/>
+  <c r="F27" i="4"/>
+  <c r="E27" i="4"/>
+  <c r="F26" i="4"/>
+  <c r="E26" i="4"/>
+  <c r="F25" i="4"/>
+  <c r="E25" i="4"/>
+  <c r="F24" i="4"/>
+  <c r="E24" i="4"/>
+  <c r="F23" i="4"/>
+  <c r="E23" i="4"/>
+  <c r="F22" i="4"/>
+  <c r="E22" i="4"/>
+  <c r="F21" i="4"/>
+  <c r="E21" i="4"/>
+  <c r="F20" i="4"/>
+  <c r="E20" i="4"/>
+  <c r="F19" i="4"/>
+  <c r="E19" i="4"/>
+  <c r="F18" i="4"/>
+  <c r="E18" i="4"/>
+  <c r="F17" i="4"/>
+  <c r="E17" i="4"/>
+  <c r="F16" i="4"/>
+  <c r="E16" i="4"/>
+  <c r="F15" i="4"/>
+  <c r="E15" i="4"/>
+  <c r="F14" i="4"/>
+  <c r="E14" i="4"/>
+  <c r="F13" i="4"/>
+  <c r="E13" i="4"/>
+  <c r="F10" i="4"/>
+  <c r="F53" i="4" s="1"/>
+  <c r="E10" i="4"/>
+  <c r="E53" i="4" s="1"/>
+  <c r="F9" i="4"/>
+  <c r="E9" i="4"/>
+  <c r="F8" i="4"/>
+  <c r="E8" i="4"/>
+  <c r="F7" i="4"/>
+  <c r="E7" i="4"/>
+  <c r="F6" i="4"/>
+  <c r="E6" i="4"/>
+  <c r="F5" i="4"/>
+  <c r="E5" i="4"/>
+  <c r="F4" i="4"/>
+  <c r="E4" i="4"/>
+  <c r="F3" i="4"/>
+  <c r="E3" i="4"/>
+  <c r="E8" i="2"/>
   <c r="F8" i="2"/>
   <c r="E9" i="2"/>
   <c r="F9" i="2"/>
-  <c r="F11" i="3" l="1"/>
-[...19 lines deleted...]
-  <c r="F16" i="2"/>
+  <c r="F16" i="2" l="1"/>
   <c r="F17" i="2"/>
   <c r="F18" i="2"/>
   <c r="F19" i="2"/>
   <c r="F20" i="2"/>
   <c r="F21" i="2"/>
   <c r="F22" i="2"/>
   <c r="F23" i="2"/>
   <c r="F24" i="2"/>
   <c r="F25" i="2"/>
   <c r="F26" i="2"/>
   <c r="F27" i="2"/>
   <c r="F28" i="2"/>
   <c r="F29" i="2"/>
   <c r="F30" i="2"/>
   <c r="F31" i="2"/>
   <c r="F32" i="2"/>
   <c r="F33" i="2"/>
   <c r="F34" i="2"/>
   <c r="F35" i="2"/>
   <c r="F36" i="2"/>
   <c r="F37" i="2"/>
   <c r="F38" i="2"/>
   <c r="F39" i="2"/>
   <c r="F40" i="2"/>
   <c r="F41" i="2"/>
@@ -151,793 +224,618 @@
   <c r="E42" i="2"/>
   <c r="E43" i="2"/>
   <c r="E44" i="2"/>
   <c r="E45" i="2"/>
   <c r="E46" i="2"/>
   <c r="E47" i="2"/>
   <c r="E48" i="2"/>
   <c r="E49" i="2"/>
   <c r="E50" i="2"/>
   <c r="F15" i="2"/>
   <c r="E15" i="2"/>
   <c r="F14" i="2"/>
   <c r="E14" i="2"/>
   <c r="F13" i="2"/>
   <c r="E13" i="2"/>
   <c r="F4" i="2"/>
   <c r="F5" i="2"/>
   <c r="F6" i="2"/>
   <c r="F7" i="2"/>
   <c r="E4" i="2"/>
   <c r="E5" i="2"/>
   <c r="E6" i="2"/>
   <c r="E7" i="2"/>
   <c r="F3" i="2"/>
   <c r="E3" i="2"/>
-  <c r="F28" i="3"/>
-[...82 lines deleted...]
-  <c r="E10" i="3"/>
   <c r="E51" i="2" l="1"/>
-  <c r="F65" i="3"/>
-  <c r="E65" i="3"/>
   <c r="F51" i="2"/>
-  <c r="F21" i="3"/>
-  <c r="E21" i="3"/>
   <c r="E10" i="2"/>
   <c r="F10" i="2"/>
-  <c r="E67" i="3" l="1"/>
-[...1 lines deleted...]
-  <c r="F53" i="2"/>
+  <c r="F53" i="2" l="1"/>
   <c r="E53" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="157">
   <si>
     <t>Transport</t>
   </si>
   <si>
     <t>Santé</t>
   </si>
   <si>
     <t>Autres dépenses</t>
   </si>
   <si>
     <t xml:space="preserve">Épicerie </t>
   </si>
   <si>
     <t xml:space="preserve">Assurance auto </t>
   </si>
   <si>
     <t>Immatriculation et permis de conduire</t>
   </si>
   <si>
     <t xml:space="preserve">Carte de crédit </t>
   </si>
   <si>
     <t xml:space="preserve">Marge de crédit </t>
   </si>
   <si>
     <t>Prêts et bourses (Aide financière aux études)</t>
   </si>
   <si>
     <t>Pension alimentaire reçue</t>
   </si>
   <si>
     <t>Frais scolaires</t>
   </si>
   <si>
     <t>Droits de scolarité</t>
   </si>
   <si>
     <t>Logement</t>
   </si>
   <si>
-    <t>Loyer/pension/hypothèque</t>
-[...4 lines deleted...]
-  <si>
     <t>Assurances habitation</t>
   </si>
   <si>
-    <t>Chauffage/électricité</t>
-[...10 lines deleted...]
-  <si>
     <t>Stationnement</t>
   </si>
   <si>
     <t>Essence</t>
   </si>
   <si>
     <t>Entretien/réparations/pneus</t>
   </si>
   <si>
     <t>Dentiste</t>
   </si>
   <si>
     <t>Médicaments</t>
   </si>
   <si>
-    <t>Assurance maladie/vie/salaire</t>
-[...4 lines deleted...]
-  <si>
     <t>Soins des animaux</t>
   </si>
   <si>
-    <t>Cadeaux/dons</t>
-[...1 lines deleted...]
-  <si>
     <t>Frais bancaires</t>
   </si>
   <si>
-    <t>Soins de la vue/lunettes/lentilles</t>
-[...4 lines deleted...]
-  <si>
     <t>Frais de garde</t>
   </si>
   <si>
     <t>Vêtements/chaussures</t>
   </si>
   <si>
     <t>Remboursements d'emprunts</t>
   </si>
   <si>
     <t>Autres revenus</t>
   </si>
   <si>
-    <t>Coiffeuse/esthéticienne</t>
-[...1 lines deleted...]
-  <si>
     <t>Vacances</t>
   </si>
   <si>
     <t>Pension alimentaire versée</t>
   </si>
   <si>
-    <t>Total par mois</t>
-[...6 lines deleted...]
-  <si>
     <t>REVENUS</t>
   </si>
   <si>
     <t>DÉPENSES</t>
   </si>
   <si>
-    <t>Last Name</t>
-[...13 lines deleted...]
-  <si>
     <t>EXPENSES</t>
   </si>
   <si>
     <t>Tuition fees</t>
   </si>
   <si>
-    <t>Books  and school materials</t>
-[...13 lines deleted...]
-  <si>
     <t>House insurance</t>
   </si>
   <si>
-    <t>Taxes school/municipal</t>
-[...19 lines deleted...]
-  <si>
     <t>Parking</t>
   </si>
   <si>
     <t>Gas</t>
   </si>
   <si>
-    <t>Car maintenance/repairs/tires</t>
-[...1 lines deleted...]
-  <si>
     <t>Car insurance</t>
   </si>
   <si>
-    <t>Car plates and driving license</t>
-[...1 lines deleted...]
-  <si>
     <t>Medications</t>
   </si>
   <si>
-    <t>Personal hygiene and beauty products</t>
-[...4 lines deleted...]
-  <si>
     <t>Dentist</t>
   </si>
   <si>
-    <t>Eye care/glasses/lenses</t>
-[...16 lines deleted...]
-  <si>
     <t>School fees</t>
   </si>
   <si>
-    <t>Activities  sports/cultural/leisure/equipment</t>
-[...4 lines deleted...]
-  <si>
     <t>Vacations</t>
   </si>
   <si>
-    <t>Clothing/shoes</t>
-[...10 lines deleted...]
-  <si>
     <t>Banking fees</t>
   </si>
   <si>
-    <t>Others</t>
-[...4 lines deleted...]
-  <si>
     <t>School Fees</t>
   </si>
   <si>
     <t>Housing</t>
   </si>
   <si>
-    <t>Food</t>
-[...1 lines deleted...]
-  <si>
     <t>Health</t>
   </si>
   <si>
-    <t>Other Expenses</t>
-[...7 lines deleted...]
-  <si>
     <t>Actifs</t>
   </si>
   <si>
     <t>Épargne</t>
   </si>
   <si>
     <t>Assets</t>
   </si>
   <si>
     <t>Solde bancaire</t>
   </si>
   <si>
     <t>Bank balance</t>
-  </si>
-[...6 lines deleted...]
-(4 months)</t>
   </si>
   <si>
     <t>Montant utilisé</t>
   </si>
   <si>
     <t>Remboursement
 mensuel</t>
   </si>
   <si>
     <t>ENDETTEMENT</t>
   </si>
   <si>
     <t>ACTIFS</t>
   </si>
   <si>
     <t>Montant</t>
   </si>
   <si>
     <t>Limite accordée</t>
   </si>
   <si>
     <t>Limit granted</t>
   </si>
   <si>
     <t>Amount borrowed</t>
   </si>
   <si>
     <t>Monthly repayment</t>
   </si>
   <si>
     <t>DEBTS</t>
   </si>
   <si>
     <t>Credit cards</t>
   </si>
   <si>
     <t>Line of credit</t>
   </si>
   <si>
-    <t>ASSETS</t>
-[...1 lines deleted...]
-  <si>
     <t>Amount</t>
   </si>
   <si>
     <t>Loan repayments</t>
   </si>
   <si>
     <t>Grille budgétaire</t>
   </si>
   <si>
     <t xml:space="preserve">TOTAL DES REVENUS </t>
-  </si>
-[...2 lines deleted...]
-mois</t>
   </si>
   <si>
     <t>Montant 
 par mois</t>
   </si>
   <si>
     <t>Montant 
 par session
 (4 mois)</t>
   </si>
   <si>
     <t xml:space="preserve">TOTAL DES DÉPENSES </t>
   </si>
   <si>
     <t xml:space="preserve">SOLDE (revenus-dépenses) </t>
   </si>
   <si>
-    <t>Budget grid</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">BALANCE (revenues-expenses) </t>
+    <t>Enfants</t>
+  </si>
+  <si>
+    <t>Vêtements pour enfants</t>
+  </si>
+  <si>
+    <t>Frais scolaires pour enfants</t>
+  </si>
+  <si>
+    <t>Loans and bursaries - Quebec government</t>
+  </si>
+  <si>
+    <t>Child support received</t>
+  </si>
+  <si>
+    <t>Prêt institution financière</t>
+  </si>
+  <si>
+    <t>Revenus de travail autonome</t>
+  </si>
+  <si>
+    <t>Revenus d'emploi (après déductions)</t>
+  </si>
+  <si>
+    <t>Bourse d'études</t>
+  </si>
+  <si>
+    <t>Contribution d'un proche</t>
+  </si>
+  <si>
+    <t>Allocation pour enfants</t>
+  </si>
+  <si>
+    <t>Soins professionnels (psy, physio, etc.)</t>
+  </si>
+  <si>
+    <t>Abonnements (services de divertissement)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Revenus d'emploi </t>
+  </si>
+  <si>
+    <t>Autre prêt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alimentation
+</t>
+  </si>
+  <si>
+    <t>Employment income</t>
+  </si>
+  <si>
+    <t>Self-employment income</t>
+  </si>
+  <si>
+    <t>Other scholarship</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Private contribution </t>
+  </si>
+  <si>
+    <t>Family benefit</t>
+  </si>
+  <si>
+    <t>Income</t>
+  </si>
+  <si>
+    <t>TOTAL INCOME</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Food
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clothing </t>
+  </si>
+  <si>
+    <t>TOTAL EXPENSES</t>
+  </si>
+  <si>
+    <t>Amount used</t>
+  </si>
+  <si>
+    <t>Bank Ioan</t>
+  </si>
+  <si>
+    <t>Total 
+par mois</t>
+  </si>
+  <si>
+    <t>Total 
+par session
+(4 mois)</t>
+  </si>
+  <si>
+    <t>Montant 
+du prêt</t>
   </si>
   <si>
     <t>Amount 
-used</t>
+per month</t>
+  </si>
+  <si>
+    <t>Total 
+per month</t>
   </si>
   <si>
     <t>Balance 
 due</t>
   </si>
   <si>
-    <t>Child</t>
-[...129 lines deleted...]
-</t>
+    <t>Total 
+per term 
+(4 months)</t>
+  </si>
+  <si>
+    <t>Amount 
+per term 
+(4 months)</t>
+  </si>
+  <si>
+    <t>ASSETS</t>
+  </si>
+  <si>
+    <t>Other expenses</t>
+  </si>
+  <si>
+    <t>Children</t>
+  </si>
+  <si>
+    <t>Budget template</t>
+  </si>
+  <si>
+    <t>School and municipal taxes</t>
+  </si>
+  <si>
+    <t>Groceries</t>
+  </si>
+  <si>
+    <t>Vehicle registration and driver's license</t>
+  </si>
+  <si>
+    <t>Personal care / beauty products</t>
+  </si>
+  <si>
+    <t>Books / school supplies / computer</t>
+  </si>
+  <si>
+    <t>Rent / room and board / mortgage</t>
+  </si>
+  <si>
+    <t>Heating / electricity</t>
+  </si>
+  <si>
+    <t>Cell phone / internet / cable</t>
+  </si>
+  <si>
+    <t>Restaurants / meal delivery</t>
+  </si>
+  <si>
+    <t>Maintenance / repairs</t>
+  </si>
+  <si>
+    <t>Public transportation (taxi / Uber / bus)</t>
+  </si>
+  <si>
+    <t>Car (loan payment / lease)</t>
+  </si>
+  <si>
+    <t>Car maintenance / repairs / tires</t>
+  </si>
+  <si>
+    <t>Hairdresser / esthetician</t>
+  </si>
+  <si>
+    <t>Eyes care / glasses / contact lenses</t>
+  </si>
+  <si>
+    <t>Health / life / disability insurance</t>
+  </si>
+  <si>
+    <t>Sports / cultural activities / leisure</t>
+  </si>
+  <si>
+    <t>Clothing / footwear</t>
+  </si>
+  <si>
+    <t>Alcohol / tobacco</t>
+  </si>
+  <si>
+    <t>Subscriptions (entertainment services)</t>
+  </si>
+  <si>
+    <t>Pet care</t>
+  </si>
+  <si>
+    <t>Gifts / donations</t>
+  </si>
+  <si>
+    <t>Childcare expenses</t>
+  </si>
+  <si>
+    <t>Child support paid</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BALANCE (income-expenses) </t>
+  </si>
+  <si>
+    <t>Summer camps / day camps</t>
+  </si>
+  <si>
+    <t>Livres / matériel scolaire / ordinateur</t>
+  </si>
+  <si>
+    <t>Loyer / pension/ hypothèque</t>
+  </si>
+  <si>
+    <t>Chauffage / électricité</t>
+  </si>
+  <si>
+    <t>Taxes scolaires / municipales</t>
+  </si>
+  <si>
+    <t>Entretien / réparation</t>
+  </si>
+  <si>
+    <t>Livraison de repas / restaurant</t>
+  </si>
+  <si>
+    <t>Transports en commun (taxi / Uber/ autobus)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automobile (paiement prêt / location) </t>
+  </si>
+  <si>
+    <t>Produits d'hygiène personnelle / beauté</t>
+  </si>
+  <si>
+    <t>Coiffeuse / esthéticienne</t>
+  </si>
+  <si>
+    <t>Soins de la vue / lunettes / lentilles</t>
+  </si>
+  <si>
+    <t>Assurance maladie / vie / salaire</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Activités sportives / culturelles / loisirs </t>
+  </si>
+  <si>
+    <t>Alcool / tabac</t>
+  </si>
+  <si>
+    <t>Cadeaux / dons</t>
+  </si>
+  <si>
+    <t>Activités sportives / culturelles / loisirs</t>
+  </si>
+  <si>
+    <t>Camps de vacances / camps de jour</t>
+  </si>
+  <si>
+    <t>Montant 
+à rembourser</t>
+  </si>
+  <si>
+    <t>Other loan</t>
+  </si>
+  <si>
+    <t>Savings</t>
+  </si>
+  <si>
+    <t>Cellulaire / Internet / câble</t>
+  </si>
+  <si>
+    <t>Professional services (psychologist, physio, etc.)</t>
+  </si>
+  <si>
+    <t>Other incomes</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
-    <numFmt numFmtId="6" formatCode="#,##0\ &quot;$&quot;_);[Red]\(#,##0\ &quot;$&quot;\)"/>
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;$&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0\ &quot;$&quot;"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri Light"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri Light"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
-      <name val="Calibri Light"/>
-[...17 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Calibri Light"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="0"/>
       <name val="Calibri Light"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Calibri Light"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="26"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="0"/>
       <name val="Calibri Light"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <color theme="0"/>
-[...18 lines deleted...]
-      <sz val="12"/>
       <color theme="0"/>
       <name val="Calibri Light"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -961,149 +859,69 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="24">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...78 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -1158,702 +976,389 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...58 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="122">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection hidden="1"/>
-    </xf>
-[...11 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...9 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
-[...94 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="5" fillId="10" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
-[...9 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="10" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...67 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...150 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF808080"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>2803011</xdr:colOff>
+      <xdr:colOff>2690815</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>119081</xdr:rowOff>
+      <xdr:rowOff>95251</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>503574</xdr:colOff>
+      <xdr:colOff>291105</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>729562</xdr:rowOff>
+      <xdr:rowOff>743586</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Image 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73A61093-EA67-25CF-0F7A-3B183683991C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3695907" y="119081"/>
-          <a:ext cx="2624485" cy="610481"/>
+          <a:off x="3087690" y="95251"/>
+          <a:ext cx="2674937" cy="635000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>2690815</xdr:colOff>
+      <xdr:colOff>2684860</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>95251</xdr:rowOff>
+      <xdr:rowOff>77391</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>42270</xdr:colOff>
+      <xdr:colOff>553279</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>743586</xdr:rowOff>
+      <xdr:rowOff>725726</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Image 1">
+        <xdr:cNvPr id="5" name="Image 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDDCB615-D7B0-4C0F-BA39-DFE263F0B478}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0BF7E32-CDBB-4C6A-92CF-F8D7777E00BF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3090865" y="95251"/>
-          <a:ext cx="2674937" cy="635000"/>
+          <a:off x="3554016" y="77391"/>
+          <a:ext cx="2662828" cy="648335"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -2111,2516 +1616,2118 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G64"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="163" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="F18" sqref="F18"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="13" style="7" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="12.33203125" style="5" customWidth="1"/>
+    <col min="1" max="1" width="13" style="6" customWidth="1"/>
+    <col min="2" max="2" width="40.88671875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="9.6640625" style="4" customWidth="1"/>
+    <col min="4" max="4" width="13.88671875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="11.109375" style="4" customWidth="1"/>
+    <col min="6" max="6" width="12.33203125" style="4" customWidth="1"/>
     <col min="7" max="7" width="9.6640625" style="1" customWidth="1"/>
     <col min="8" max="16384" width="11.44140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="63.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="75" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="78"/>
+      <c r="A1" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="37"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="39"/>
     </row>
     <row r="2" spans="1:7" ht="42" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="85" t="s">
-[...13 lines deleted...]
-        <v>40</v>
+      <c r="A2" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="47"/>
+      <c r="C2" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="E2" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="F2" s="19" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="84" t="s">
-[...3 lines deleted...]
-        <v>170</v>
+      <c r="A3" s="45" t="s">
+        <v>75</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>81</v>
       </c>
       <c r="C3" s="3"/>
-      <c r="D3" s="51"/>
-      <c r="E3" s="8">
+      <c r="D3" s="15"/>
+      <c r="E3" s="7">
         <f>C3</f>
         <v>0</v>
       </c>
-      <c r="F3" s="8">
+      <c r="F3" s="7">
         <f>C3*4</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="84"/>
-[...1 lines deleted...]
-        <v>156</v>
+      <c r="A4" s="45"/>
+      <c r="B4" s="8" t="s">
+        <v>74</v>
       </c>
       <c r="C4" s="3"/>
-      <c r="D4" s="51"/>
-      <c r="E4" s="8">
+      <c r="D4" s="15"/>
+      <c r="E4" s="7">
         <f t="shared" ref="E4:E7" si="0">C4</f>
         <v>0</v>
       </c>
-      <c r="F4" s="8">
+      <c r="F4" s="7">
         <f t="shared" ref="F4:F7" si="1">C4*4</f>
         <v>0</v>
       </c>
-      <c r="G4" s="22"/>
+      <c r="G4" s="12"/>
     </row>
     <row r="5" spans="1:7" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="89" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="6" t="s">
+      <c r="A5" s="51" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="3"/>
-      <c r="D5" s="51"/>
-      <c r="E5" s="8">
+      <c r="D5" s="15"/>
+      <c r="E5" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F5" s="8">
+      <c r="F5" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="89"/>
-[...1 lines deleted...]
-        <v>158</v>
+      <c r="A6" s="51"/>
+      <c r="B6" s="5" t="s">
+        <v>76</v>
       </c>
       <c r="C6" s="3"/>
-      <c r="D6" s="51"/>
-      <c r="E6" s="8">
+      <c r="D6" s="15"/>
+      <c r="E6" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F6" s="8">
+      <c r="F6" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="89"/>
+      <c r="A7" s="51"/>
       <c r="B7" s="1" t="s">
-        <v>159</v>
+        <v>77</v>
       </c>
       <c r="C7" s="3"/>
-      <c r="D7" s="51"/>
-      <c r="E7" s="8">
+      <c r="D7" s="15"/>
+      <c r="E7" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F7" s="8">
+      <c r="F7" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="89"/>
-[...1 lines deleted...]
-        <v>160</v>
+      <c r="A8" s="51"/>
+      <c r="B8" s="5" t="s">
+        <v>78</v>
       </c>
       <c r="C8" s="3"/>
-      <c r="D8" s="51"/>
-      <c r="E8" s="8">
+      <c r="D8" s="15"/>
+      <c r="E8" s="7">
         <f t="shared" ref="E8:E9" si="2">C8</f>
         <v>0</v>
       </c>
-      <c r="F8" s="8">
+      <c r="F8" s="7">
         <f t="shared" ref="F8:F9" si="3">C8*4</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="89"/>
-      <c r="B9" s="6" t="s">
+      <c r="A9" s="51"/>
+      <c r="B9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="3"/>
-      <c r="D9" s="51"/>
-      <c r="E9" s="8">
+      <c r="D9" s="15"/>
+      <c r="E9" s="7">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="F9" s="8">
+      <c r="F9" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="72" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="23">
+      <c r="A10" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="B10" s="33"/>
+      <c r="C10" s="33"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="13">
         <f>SUM(E3:E9)</f>
         <v>0</v>
       </c>
-      <c r="F10" s="23">
+      <c r="F10" s="13">
         <f>SUM(F3:F9)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="64"/>
-[...4 lines deleted...]
-      <c r="F11" s="64"/>
+      <c r="A11" s="25"/>
+      <c r="B11" s="25"/>
+      <c r="C11" s="25"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="25"/>
+      <c r="F11" s="25"/>
     </row>
     <row r="12" spans="1:7" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="67" t="s">
-[...13 lines deleted...]
-        <v>40</v>
+      <c r="A12" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D12" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="E12" s="20" t="s">
+        <v>96</v>
+      </c>
+      <c r="F12" s="20" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="69" t="s">
+      <c r="A13" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="C13" s="63"/>
-[...1 lines deleted...]
-      <c r="E13" s="8">
+      <c r="C13" s="16"/>
+      <c r="D13" s="3"/>
+      <c r="E13" s="7">
         <f>D13/4</f>
         <v>0</v>
       </c>
-      <c r="F13" s="8">
+      <c r="F13" s="7">
         <f>D13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A14" s="70"/>
-[...5 lines deleted...]
-      <c r="E14" s="8">
+      <c r="A14" s="31"/>
+      <c r="B14" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="C14" s="16"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="7">
         <f t="shared" ref="E14" si="4">D14/4</f>
         <v>0</v>
       </c>
-      <c r="F14" s="8">
+      <c r="F14" s="7">
         <f t="shared" ref="F14" si="5">D14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="71" t="s">
+      <c r="A15" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="7">
+        <f>C15</f>
+        <v>0</v>
+      </c>
+      <c r="F15" s="7">
+        <f>C15*4</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="32"/>
+      <c r="B16" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="7">
+        <f t="shared" ref="E16:E50" si="6">C16</f>
+        <v>0</v>
+      </c>
+      <c r="F16" s="7">
+        <f t="shared" ref="F16:F50" si="7">C16*4</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="32"/>
+      <c r="B17" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="7">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F17" s="7">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="C15" s="3"/>
-[...12 lines deleted...]
-      <c r="B16" s="6" t="s">
+      <c r="C18" s="3"/>
+      <c r="D18" s="16"/>
+      <c r="E18" s="7">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F18" s="7">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="32"/>
+      <c r="B19" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="16"/>
+      <c r="E19" s="7">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F19" s="7">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="32"/>
+      <c r="B20" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="16"/>
+      <c r="E20" s="7">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F20" s="7">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="48" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="16"/>
+      <c r="E21" s="7">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F21" s="7">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="49"/>
+      <c r="B22" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="16"/>
+      <c r="E22" s="7">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F22" s="7">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="16"/>
+      <c r="E23" s="7">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F23" s="7">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="32"/>
+      <c r="B24" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="16"/>
+      <c r="E24" s="7">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F24" s="7">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="32"/>
+      <c r="B25" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="16"/>
+      <c r="E25" s="7">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F25" s="7">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="32"/>
+      <c r="B26" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="16"/>
+      <c r="E26" s="7">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F26" s="7">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="32"/>
+      <c r="B27" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="C16" s="3"/>
-[...17 lines deleted...]
-      <c r="E17" s="8">
+      <c r="C27" s="3"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="7">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="F17" s="8">
+      <c r="F27" s="7">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="E18" s="8">
+    <row r="28" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="32"/>
+      <c r="B28" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="16"/>
+      <c r="E28" s="7">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="F18" s="8">
+      <c r="F28" s="7">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="E19" s="8">
+    <row r="29" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="32"/>
+      <c r="B29" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="7">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="F19" s="8">
+      <c r="F29" s="7">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B20" s="6" t="s">
+    <row r="30" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="16"/>
+      <c r="E30" s="7">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F30" s="7">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="32"/>
+      <c r="B31" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="16"/>
+      <c r="E31" s="7">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F31" s="7">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="32"/>
+      <c r="B32" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="16"/>
+      <c r="E32" s="7">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F32" s="7">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="32"/>
+      <c r="B33" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="C20" s="3"/>
-[...1 lines deleted...]
-      <c r="E20" s="8">
+      <c r="C33" s="3"/>
+      <c r="D33" s="16"/>
+      <c r="E33" s="7">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="F20" s="8">
+      <c r="F33" s="7">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="E21" s="8">
+    <row r="34" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="32"/>
+      <c r="B34" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="16"/>
+      <c r="E34" s="7">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="F21" s="8">
+      <c r="F34" s="7">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="E22" s="8">
+    <row r="35" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="32"/>
+      <c r="B35" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="C35" s="3"/>
+      <c r="D35" s="16"/>
+      <c r="E35" s="7">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="F22" s="8">
+      <c r="F35" s="7">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B23" s="6" t="s">
+    <row r="36" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="32"/>
+      <c r="B36" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="C36" s="3"/>
+      <c r="D36" s="16"/>
+      <c r="E36" s="7">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F36" s="7">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="32" t="s">
+        <v>2</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="16"/>
+      <c r="E37" s="7">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F37" s="7">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="32"/>
+      <c r="B38" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C38" s="3"/>
+      <c r="D38" s="16"/>
+      <c r="E38" s="7">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F38" s="7">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="32"/>
+      <c r="B39" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C39" s="3"/>
+      <c r="D39" s="16"/>
+      <c r="E39" s="7">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F39" s="7">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="32"/>
+      <c r="B40" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="16"/>
+      <c r="E40" s="7">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F40" s="7">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="32"/>
+      <c r="B41" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="C41" s="3"/>
+      <c r="D41" s="16"/>
+      <c r="E41" s="7">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F41" s="7">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="32"/>
+      <c r="B42" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="C23" s="3"/>
-[...1 lines deleted...]
-      <c r="E23" s="8">
+      <c r="C42" s="3"/>
+      <c r="D42" s="16"/>
+      <c r="E42" s="7">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="F23" s="8">
+      <c r="F42" s="7">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="E24" s="8">
+    <row r="43" spans="1:6" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="32"/>
+      <c r="B43" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="C43" s="3"/>
+      <c r="D43" s="16"/>
+      <c r="E43" s="7">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="F24" s="8">
+      <c r="F43" s="7">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B25" s="6" t="s">
+    <row r="44" spans="1:6" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="32"/>
+      <c r="B44" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C25" s="3"/>
-[...1 lines deleted...]
-      <c r="E25" s="8">
+      <c r="C44" s="3"/>
+      <c r="D44" s="16"/>
+      <c r="E44" s="7">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="F25" s="8">
+      <c r="F44" s="7">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B26" s="6" t="s">
+    <row r="45" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="50" t="s">
+        <v>68</v>
+      </c>
+      <c r="B45" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="C26" s="3"/>
-[...1 lines deleted...]
-      <c r="E26" s="8">
+      <c r="C45" s="3"/>
+      <c r="D45" s="16"/>
+      <c r="E45" s="7">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="F26" s="8">
+      <c r="F45" s="7">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="E27" s="8">
+    <row r="46" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="50"/>
+      <c r="B46" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C46" s="3"/>
+      <c r="D46" s="16"/>
+      <c r="E46" s="7">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="F27" s="8">
+      <c r="F46" s="7">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="E28" s="8">
+    <row r="47" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="50"/>
+      <c r="B47" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C47" s="3"/>
+      <c r="D47" s="16"/>
+      <c r="E47" s="7">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="F28" s="8">
+      <c r="F47" s="7">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="E29" s="8">
+    <row r="48" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="50"/>
+      <c r="B48" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C48" s="3"/>
+      <c r="D48" s="16"/>
+      <c r="E48" s="7">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="F29" s="8">
+      <c r="F48" s="7">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="E30" s="8">
+    <row r="49" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="50"/>
+      <c r="B49" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="C49" s="3"/>
+      <c r="D49" s="16"/>
+      <c r="E49" s="7">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="F30" s="8">
+      <c r="F49" s="7">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="E31" s="8">
+    <row r="50" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="50"/>
+      <c r="B50" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="C50" s="3"/>
+      <c r="D50" s="16"/>
+      <c r="E50" s="7">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="F31" s="8">
+      <c r="F50" s="7">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...314 lines deleted...]
-      <c r="E51" s="23">
+    <row r="51" spans="1:6" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="B51" s="33"/>
+      <c r="C51" s="33"/>
+      <c r="D51" s="33"/>
+      <c r="E51" s="13">
         <f>SUM(E13:E50)</f>
         <v>0</v>
       </c>
-      <c r="F51" s="23">
+      <c r="F51" s="13">
         <f>SUM(F13:F50)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="1:6" s="7" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:6" s="6" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B52" s="1"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
-      <c r="E52" s="5"/>
-      <c r="F52" s="5"/>
+      <c r="E52" s="4"/>
+      <c r="F52" s="4"/>
     </row>
     <row r="53" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="66" t="s">
-[...5 lines deleted...]
-      <c r="E53" s="24">
+      <c r="A53" s="27" t="s">
+        <v>67</v>
+      </c>
+      <c r="B53" s="27"/>
+      <c r="C53" s="27"/>
+      <c r="D53" s="27"/>
+      <c r="E53" s="14">
         <f>E10-E51</f>
         <v>0</v>
       </c>
-      <c r="F53" s="24">
+      <c r="F53" s="14">
         <f>F10-F51</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C54" s="2"/>
       <c r="D54" s="2"/>
     </row>
     <row r="55" spans="1:6" ht="26.7" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="73" t="s">
-[...12 lines deleted...]
-      <c r="F55" s="80"/>
+      <c r="A55" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="B55" s="35"/>
+      <c r="C55" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D55" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="E55" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="F55" s="41"/>
     </row>
     <row r="56" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="65" t="s">
-[...2 lines deleted...]
-      <c r="B56" s="6" t="s">
+      <c r="A56" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B56" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3"/>
-      <c r="E56" s="81"/>
-      <c r="F56" s="82"/>
+      <c r="E56" s="42"/>
+      <c r="F56" s="43"/>
     </row>
     <row r="57" spans="1:6" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A57" s="65"/>
-      <c r="B57" s="54" t="s">
+      <c r="A57" s="26"/>
+      <c r="B57" s="18" t="s">
         <v>7</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3"/>
-      <c r="E57" s="81"/>
-      <c r="F57" s="82"/>
+      <c r="E57" s="42"/>
+      <c r="F57" s="43"/>
     </row>
     <row r="58" spans="1:6" ht="25.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="65"/>
-[...10 lines deleted...]
-      <c r="F58" s="83"/>
+      <c r="A58" s="26"/>
+      <c r="B58" s="23"/>
+      <c r="C58" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="D58" s="24" t="s">
+        <v>151</v>
+      </c>
+      <c r="E58" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F58" s="44"/>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A59" s="65"/>
-[...1 lines deleted...]
-        <v>148</v>
+      <c r="A59" s="26"/>
+      <c r="B59" s="5" t="s">
+        <v>73</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3"/>
-      <c r="E59" s="81"/>
-      <c r="F59" s="82"/>
+      <c r="E59" s="42"/>
+      <c r="F59" s="43"/>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A60" s="65"/>
-[...1 lines deleted...]
-        <v>171</v>
+      <c r="A60" s="26"/>
+      <c r="B60" s="5" t="s">
+        <v>82</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
-      <c r="E60" s="81"/>
-      <c r="F60" s="82"/>
+      <c r="E60" s="42"/>
+      <c r="F60" s="43"/>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A61" s="18"/>
-[...3 lines deleted...]
-      <c r="F61" s="16"/>
+      <c r="A61" s="11"/>
+      <c r="C61" s="10"/>
+      <c r="D61" s="10"/>
+      <c r="E61" s="9"/>
+      <c r="F61" s="9"/>
     </row>
     <row r="62" spans="1:6" ht="19.8" x14ac:dyDescent="0.3">
-      <c r="A62" s="73" t="s">
-[...8 lines deleted...]
-      <c r="F62" s="16"/>
+      <c r="A62" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B62" s="35"/>
+      <c r="C62" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="D62" s="10"/>
+      <c r="E62" s="9"/>
+      <c r="F62" s="9"/>
     </row>
     <row r="63" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A63" s="65" t="s">
-[...8 lines deleted...]
-      <c r="F63" s="16"/>
+      <c r="A63" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="B63" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="C63" s="17"/>
+      <c r="D63" s="10"/>
+      <c r="E63" s="9"/>
+      <c r="F63" s="9"/>
     </row>
     <row r="64" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A64" s="65"/>
-[...6 lines deleted...]
-      <c r="F64" s="16"/>
+      <c r="A64" s="26"/>
+      <c r="B64" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="C64" s="17"/>
+      <c r="D64" s="10"/>
+      <c r="E64" s="9"/>
+      <c r="F64" s="9"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="27">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:F1"/>
     <mergeCell ref="A62:B62"/>
     <mergeCell ref="E55:F55"/>
     <mergeCell ref="E56:F56"/>
     <mergeCell ref="E57:F57"/>
     <mergeCell ref="E59:F59"/>
     <mergeCell ref="E60:F60"/>
     <mergeCell ref="E58:F58"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="A21:A22"/>
     <mergeCell ref="A45:A50"/>
     <mergeCell ref="A23:A29"/>
     <mergeCell ref="A5:A9"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A63:A64"/>
     <mergeCell ref="A56:A60"/>
     <mergeCell ref="A53:D53"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="A30:A36"/>
     <mergeCell ref="A51:D51"/>
     <mergeCell ref="A15:A20"/>
     <mergeCell ref="A37:A44"/>
     <mergeCell ref="A55:B55"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.19685039370078741" header="0.39370078740157483" footer="0.62992125984251968"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;"Arial,Gras italique"&amp;D</oddHeader>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="10" max="16383" man="1"/>
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:N98"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F249CB27-D636-4E81-9005-83ED76460C81}">
+  <dimension ref="A1:G64"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="C16" sqref="C16"/>
+    <sheetView zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
+      <selection activeCell="E29" sqref="E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.6640625" style="12" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="11.44140625" style="12"/>
+    <col min="1" max="1" width="13" style="6" customWidth="1"/>
+    <col min="2" max="2" width="40.88671875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="9.6640625" style="4" customWidth="1"/>
+    <col min="4" max="4" width="10.109375" style="4" customWidth="1"/>
+    <col min="5" max="5" width="11.109375" style="4" customWidth="1"/>
+    <col min="6" max="6" width="12.33203125" style="4" customWidth="1"/>
+    <col min="7" max="7" width="9.6640625" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="11.44140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="63" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="75" t="s">
+    <row r="1" spans="1:7" ht="63.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="36" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1" s="37"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="39"/>
+    </row>
+    <row r="2" spans="1:7" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="46" t="s">
+        <v>89</v>
+      </c>
+      <c r="B2" s="47"/>
+      <c r="C2" s="19" t="s">
+        <v>99</v>
+      </c>
+      <c r="D2" s="19" t="s">
+        <v>103</v>
+      </c>
+      <c r="E2" s="19" t="s">
+        <v>100</v>
+      </c>
+      <c r="F2" s="19" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="45" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C3" s="3"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="7">
+        <f>C3</f>
+        <v>0</v>
+      </c>
+      <c r="F3" s="7">
+        <f>C3*4</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="45"/>
+      <c r="B4" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="15"/>
+      <c r="E4" s="7">
+        <f t="shared" ref="E4:E9" si="0">C4</f>
+        <v>0</v>
+      </c>
+      <c r="F4" s="7">
+        <f t="shared" ref="F4:F9" si="1">C4*4</f>
+        <v>0</v>
+      </c>
+      <c r="G4" s="12"/>
+    </row>
+    <row r="5" spans="1:7" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="51" t="s">
+        <v>156</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="15"/>
+      <c r="E5" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F5" s="7">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="51"/>
+      <c r="B6" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="15"/>
+      <c r="E6" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F6" s="7">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="51"/>
+      <c r="B7" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="15"/>
+      <c r="E7" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F7" s="7">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="51"/>
+      <c r="B8" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="15"/>
+      <c r="E8" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F8" s="7">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="51"/>
+      <c r="B9" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="15"/>
+      <c r="E9" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F9" s="7">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="33" t="s">
+        <v>90</v>
+      </c>
+      <c r="B10" s="33"/>
+      <c r="C10" s="33"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="13">
+        <f>SUM(E3:E9)</f>
+        <v>0</v>
+      </c>
+      <c r="F10" s="13">
+        <f>SUM(F3:F9)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="25"/>
+      <c r="B11" s="25"/>
+      <c r="C11" s="25"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="25"/>
+      <c r="F11" s="25"/>
+    </row>
+    <row r="12" spans="1:7" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="20" t="s">
+        <v>99</v>
+      </c>
+      <c r="D12" s="20" t="s">
+        <v>103</v>
+      </c>
+      <c r="E12" s="20" t="s">
+        <v>100</v>
+      </c>
+      <c r="F12" s="20" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="16"/>
+      <c r="D13" s="3"/>
+      <c r="E13" s="7">
+        <f>D13/4</f>
+        <v>0</v>
+      </c>
+      <c r="F13" s="7">
+        <f>D13</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A14" s="31"/>
+      <c r="B14" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C14" s="16"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="7">
+        <f t="shared" ref="E14" si="2">D14/4</f>
+        <v>0</v>
+      </c>
+      <c r="F14" s="7">
+        <f t="shared" ref="F14" si="3">D14</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="32" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="7">
+        <f>C15</f>
+        <v>0</v>
+      </c>
+      <c r="F15" s="7">
+        <f>C15*4</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="32"/>
+      <c r="B16" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="7">
+        <f t="shared" ref="E16:E50" si="4">C16</f>
+        <v>0</v>
+      </c>
+      <c r="F16" s="7">
+        <f t="shared" ref="F16:F50" si="5">C16*4</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="32"/>
+      <c r="B17" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F17" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32"/>
+      <c r="B18" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="16"/>
+      <c r="E18" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F18" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="32"/>
+      <c r="B19" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="16"/>
+      <c r="E19" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F19" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="32"/>
+      <c r="B20" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="16"/>
+      <c r="E20" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F20" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="48" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="16"/>
+      <c r="E21" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F21" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="49"/>
+      <c r="B22" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="16"/>
+      <c r="E22" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F22" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="16"/>
+      <c r="E23" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F23" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="32"/>
+      <c r="B24" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="16"/>
+      <c r="E24" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F24" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="32"/>
+      <c r="B25" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="16"/>
+      <c r="E25" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F25" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="32"/>
+      <c r="B26" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="16"/>
+      <c r="E26" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F26" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="32"/>
+      <c r="B27" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F27" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="32"/>
+      <c r="B28" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="16"/>
+      <c r="E28" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F28" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="32"/>
+      <c r="B29" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F29" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="16"/>
+      <c r="E30" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F30" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="32"/>
+      <c r="B31" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="16"/>
+      <c r="E31" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F31" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="32"/>
+      <c r="B32" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="16"/>
+      <c r="E32" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F32" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="32"/>
+      <c r="B33" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="16"/>
+      <c r="E33" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F33" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="32"/>
+      <c r="B34" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="16"/>
+      <c r="E34" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F34" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="32"/>
+      <c r="B35" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="C35" s="3"/>
+      <c r="D35" s="16"/>
+      <c r="E35" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F35" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="32"/>
+      <c r="B36" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="C36" s="3"/>
+      <c r="D36" s="16"/>
+      <c r="E36" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F36" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="32" t="s">
+        <v>105</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="16"/>
+      <c r="E37" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F37" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="32"/>
+      <c r="B38" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C38" s="3"/>
+      <c r="D38" s="16"/>
+      <c r="E38" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F38" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="32"/>
+      <c r="B39" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="B1" s="76"/>
-[...7 lines deleted...]
-      <c r="B2" s="27" t="s">
+      <c r="C39" s="3"/>
+      <c r="D39" s="16"/>
+      <c r="E39" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F39" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="32"/>
+      <c r="B40" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="16"/>
+      <c r="E40" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F40" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="32"/>
+      <c r="B41" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="C41" s="3"/>
+      <c r="D41" s="16"/>
+      <c r="E41" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F41" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="32"/>
+      <c r="B42" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="C42" s="3"/>
+      <c r="D42" s="16"/>
+      <c r="E42" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F42" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="32"/>
+      <c r="B43" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="C43" s="3"/>
+      <c r="D43" s="16"/>
+      <c r="E43" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F43" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="32"/>
+      <c r="B44" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C44" s="3"/>
+      <c r="D44" s="16"/>
+      <c r="E44" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F44" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="50" t="s">
+        <v>106</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="C45" s="3"/>
+      <c r="D45" s="16"/>
+      <c r="E45" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F45" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="50"/>
+      <c r="B46" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="C46" s="3"/>
+      <c r="D46" s="16"/>
+      <c r="E46" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F46" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="50"/>
+      <c r="B47" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="C47" s="3"/>
+      <c r="D47" s="16"/>
+      <c r="E47" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F47" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="50"/>
+      <c r="B48" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C48" s="3"/>
+      <c r="D48" s="16"/>
+      <c r="E48" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F48" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="50"/>
+      <c r="B49" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="C49" s="3"/>
+      <c r="D49" s="16"/>
+      <c r="E49" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F49" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="50"/>
+      <c r="B50" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="C50" s="3"/>
+      <c r="D50" s="16"/>
+      <c r="E50" s="7">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F50" s="7">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="33" t="s">
+        <v>93</v>
+      </c>
+      <c r="B51" s="33"/>
+      <c r="C51" s="33"/>
+      <c r="D51" s="33"/>
+      <c r="E51" s="13">
+        <f>SUM(E13:E50)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="13">
+        <f>SUM(F13:F50)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" s="6" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="1"/>
+      <c r="C52" s="2"/>
+      <c r="D52" s="2"/>
+      <c r="E52" s="4"/>
+      <c r="F52" s="4"/>
+    </row>
+    <row r="53" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="27" t="s">
+        <v>132</v>
+      </c>
+      <c r="B53" s="27"/>
+      <c r="C53" s="27"/>
+      <c r="D53" s="27"/>
+      <c r="E53" s="14">
+        <f>E10-E51</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="14">
+        <f>F10-F51</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C54" s="2"/>
+      <c r="D54" s="2"/>
+    </row>
+    <row r="55" spans="1:6" ht="26.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B55" s="35"/>
+      <c r="C55" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="D55" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="E55" s="40" t="s">
+        <v>56</v>
+      </c>
+      <c r="F55" s="41"/>
+    </row>
+    <row r="56" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C56" s="3"/>
+      <c r="D56" s="3"/>
+      <c r="E56" s="42"/>
+      <c r="F56" s="43"/>
+    </row>
+    <row r="57" spans="1:6" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="26"/>
+      <c r="B57" s="18" t="s">
+        <v>59</v>
+      </c>
+      <c r="C57" s="3"/>
+      <c r="D57" s="3"/>
+      <c r="E57" s="42"/>
+      <c r="F57" s="43"/>
+    </row>
+    <row r="58" spans="1:6" ht="25.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="26"/>
+      <c r="B58" s="23"/>
+      <c r="C58" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="D58" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="E58" s="44" t="s">
+        <v>56</v>
+      </c>
+      <c r="F58" s="44"/>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A59" s="26"/>
+      <c r="B59" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="C2" s="91"/>
-[...57 lines deleted...]
-      <c r="A7" s="36" t="s">
+      <c r="C59" s="3"/>
+      <c r="D59" s="3"/>
+      <c r="E59" s="42"/>
+      <c r="F59" s="43"/>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A60" s="26"/>
+      <c r="B60" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3"/>
+      <c r="E60" s="42"/>
+      <c r="F60" s="43"/>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A61" s="11"/>
+      <c r="C61" s="10"/>
+      <c r="D61" s="10"/>
+      <c r="E61" s="9"/>
+      <c r="F61" s="9"/>
+    </row>
+    <row r="62" spans="1:6" ht="19.8" x14ac:dyDescent="0.3">
+      <c r="A62" s="34" t="s">
+        <v>104</v>
+      </c>
+      <c r="B62" s="35"/>
+      <c r="C62" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="D62" s="10"/>
+      <c r="E62" s="9"/>
+      <c r="F62" s="9"/>
+    </row>
+    <row r="63" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="B7" s="37"/>
-[...53 lines deleted...]
-      <c r="B11" s="55" t="s">
+      <c r="B63" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="C11" s="14"/>
-[...157 lines deleted...]
-      <c r="A21" s="102" t="s">
+      <c r="C63" s="17"/>
+      <c r="D63" s="10"/>
+      <c r="E63" s="9"/>
+      <c r="F63" s="9"/>
+    </row>
+    <row r="64" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="26"/>
+      <c r="B64" s="18" t="s">
         <v>153</v>
       </c>
-      <c r="B21" s="103"/>
-[...1047 lines deleted...]
-      <c r="G98" s="1"/>
+      <c r="C64" s="17"/>
+      <c r="D64" s="10"/>
+      <c r="E64" s="9"/>
+      <c r="F64" s="9"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="BJ+peH44HFqwIUmuYDqSInQp50Qs3x8N9qAz/eCi/4N2SHbsUCN2lDZmRu1aSmQWhw4nNwQOC7AJMhdU8z0CLg==" saltValue="Qn7w3TaN3gdJSKyAh1kdjw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
-[...29 lines deleted...]
-    <mergeCell ref="I4:K4"/>
+  <mergeCells count="27">
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="A63:A64"/>
+    <mergeCell ref="E55:F55"/>
+    <mergeCell ref="A56:A60"/>
+    <mergeCell ref="E56:F56"/>
+    <mergeCell ref="E57:F57"/>
+    <mergeCell ref="E58:F58"/>
+    <mergeCell ref="E59:F59"/>
+    <mergeCell ref="E60:F60"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="A30:A36"/>
+    <mergeCell ref="A37:A44"/>
+    <mergeCell ref="A45:A50"/>
+    <mergeCell ref="A51:D51"/>
+    <mergeCell ref="A53:D53"/>
+    <mergeCell ref="A23:A29"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:F1"/>
-    <mergeCell ref="C2:F2"/>
-[...1 lines deleted...]
-    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="A5:A9"/>
+    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="A11:F11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A13:A14"/>
+    <mergeCell ref="A15:A20"/>
+    <mergeCell ref="A21:A22"/>
   </mergeCells>
-  <printOptions horizontalCentered="1"/>
-[...9 lines deleted...]
-  <drawing r:id="rId2"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Grille budgétaire</vt:lpstr>
-      <vt:lpstr>Budget grid</vt:lpstr>
-      <vt:lpstr>'Budget grid'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>Budget template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>F.C.D.Q.</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>COM6328</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>